--- v0 (2026-07-07)
+++ v1 (2026-08-21)
@@ -8,101 +8,110 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Precios mayorista" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="23">
   <si>
     <t>Das Almas · Lista de precios mayorista</t>
   </si>
   <si>
     <t>Precios por mayor para revendedores. Armá tu pedido y lo coordinamos por WhatsApp.</t>
   </si>
   <si>
     <t>Producto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Altura (cm)</t>
   </si>
   <si>
     <t>Precio mayorista</t>
   </si>
   <si>
     <t>Maria Padilha</t>
   </si>
   <si>
     <t>Pomba Gira</t>
   </si>
   <si>
+    <t>Maria Mulambo</t>
+  </si>
+  <si>
     <t>Rainha Das Almas</t>
   </si>
   <si>
     <t>Zé Pilintra</t>
   </si>
   <si>
     <t>Exú</t>
   </si>
   <si>
     <t>Iemanja</t>
   </si>
   <si>
     <t>Orixá</t>
   </si>
   <si>
     <t>Maria Navalha</t>
   </si>
   <si>
     <t>Tranca Ruas</t>
   </si>
   <si>
     <t>Cigana 7 saias</t>
   </si>
   <si>
     <t>Otro</t>
+  </si>
+  <si>
+    <t>Tata Caveira</t>
+  </si>
+  <si>
+    <t>Pomba Gira do Cabaret Cuerpo Real</t>
   </si>
   <si>
     <t>Compra mínima mayorista: $200.000</t>
   </si>
   <si>
     <t>WhatsApp: +5493425116873</t>
   </si>
   <si>
     <t>Sitio web: dasalmas.shop</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$ &quot;#,##0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -556,51 +565,51 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wa.me/5493425116873" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dasalmas.shop" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D16"/>
+  <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="40" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" ht="22" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -618,167 +627,307 @@
         <v>3</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="20" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="6">
         <v>15</v>
       </c>
       <c r="D5" s="7">
         <v>45000</v>
       </c>
     </row>
     <row r="6" ht="20" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="8" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="10">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D6" s="11">
-        <v>45000</v>
+        <v>75000</v>
       </c>
     </row>
     <row r="7" ht="20" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C7" s="6">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D7" s="7">
-        <v>55000</v>
+        <v>45000</v>
       </c>
     </row>
     <row r="8" ht="20" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B8" s="9" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C8" s="10">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D8" s="11">
-        <v>55000</v>
+        <v>75000</v>
       </c>
     </row>
     <row r="9" ht="20" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="6">
         <v>15</v>
       </c>
       <c r="D9" s="7">
         <v>45000</v>
       </c>
     </row>
     <row r="10" ht="20" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B10" s="9" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C10" s="10">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D10" s="11">
-        <v>45000</v>
+        <v>75000</v>
       </c>
     </row>
     <row r="11" ht="20" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B11" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="6">
+        <v>21</v>
+      </c>
+      <c r="D11" s="7">
+        <v>55000</v>
+      </c>
+    </row>
+    <row r="12" ht="20" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="10">
+        <v>15</v>
+      </c>
+      <c r="D12" s="11">
+        <v>55000</v>
+      </c>
+    </row>
+    <row r="13" ht="20" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="6">
+        <v>15</v>
+      </c>
+      <c r="D13" s="7">
+        <v>45000</v>
+      </c>
+    </row>
+    <row r="14" ht="20" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="10">
+        <v>20</v>
+      </c>
+      <c r="D14" s="11">
+        <v>75000</v>
+      </c>
+    </row>
+    <row r="15" ht="20" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="6">
+        <v>15</v>
+      </c>
+      <c r="D15" s="7">
+        <v>45000</v>
+      </c>
+    </row>
+    <row r="16" ht="20" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="10">
+        <v>20</v>
+      </c>
+      <c r="D16" s="11">
+        <v>75000</v>
+      </c>
+    </row>
+    <row r="17" ht="20" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="6">
-[...2 lines deleted...]
-      <c r="D11" s="7">
+      <c r="B17" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="6">
+        <v>15</v>
+      </c>
+      <c r="D17" s="7">
         <v>45000</v>
       </c>
     </row>
-    <row r="13" ht="22" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A13" s="12" t="s">
+    <row r="18" ht="20" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="12"/>
-[...4 lines deleted...]
-      <c r="A15" s="13" t="s">
+      <c r="C18" s="10">
+        <v>20</v>
+      </c>
+      <c r="D18" s="11">
+        <v>75000</v>
+      </c>
+    </row>
+    <row r="19" ht="20" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="13"/>
-[...4 lines deleted...]
-      <c r="A16" s="14" t="s">
+      <c r="B19" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="6">
+        <v>15</v>
+      </c>
+      <c r="D19" s="7">
+        <v>45000</v>
+      </c>
+    </row>
+    <row r="20" ht="20" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="10">
+        <v>20</v>
+      </c>
+      <c r="D20" s="11">
+        <v>75000</v>
+      </c>
+    </row>
+    <row r="21" ht="20" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="14"/>
-[...1 lines deleted...]
-      <c r="D16" s="14"/>
+      <c r="B21" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="6">
+        <v>15</v>
+      </c>
+      <c r="D21" s="7">
+        <v>45000</v>
+      </c>
+    </row>
+    <row r="23" ht="22" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="12"/>
+      <c r="C23" s="12"/>
+      <c r="D23" s="12"/>
+    </row>
+    <row r="25" ht="20" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+    </row>
+    <row r="26" ht="20" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B26" s="14"/>
+      <c r="C26" s="14"/>
+      <c r="D26" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
-    <mergeCell ref="A13:D13"/>
-[...1 lines deleted...]
-    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="A26:D26"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A15" r:id="rId1"/>
-    <hyperlink ref="A16" r:id="rId2"/>
+    <hyperlink ref="A25" r:id="rId1"/>
+    <hyperlink ref="A26" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Precios mayorista</vt:lpstr>
     </vt:vector>